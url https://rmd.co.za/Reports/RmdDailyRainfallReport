--- v2 (2026-03-22)
+++ v3 (2026-05-14)
@@ -5,943 +5,804 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rmd470-my.sharepoint.com/personal/dirk_rmd_co_za/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B25AC3D6-850C-4BA6-919B-5783F9E6EEE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF5A6E48-4327-41F3-9DA1-2EBF6BDAD6C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29475" yWindow="870" windowWidth="14250" windowHeight="14730" xr2:uid="{6ACDD490-1997-4658-878F-DCA461C7AE59}"/>
+    <workbookView xWindow="2070" yWindow="0" windowWidth="10695" windowHeight="15945" xr2:uid="{403DD387-C09E-42A9-8390-B06EB78A1846}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A2" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="65">
   <si>
     <t>RMD Rainfall</t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...4 lines deleted...]
-  <si>
     <t>DAILY RAINFALL FOR</t>
   </si>
   <si>
-    <t>MAR</t>
-[...32 lines deleted...]
-    <t>13-15</t>
+    <t>MAY</t>
+  </si>
+  <si>
+    <t>Cape Winter</t>
+  </si>
+  <si>
+    <t>Eastern Cape</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>to date</t>
-[...152 lines deleted...]
-    <t>WONDERFONTEIN</t>
+    <t>Cradock</t>
+  </si>
+  <si>
+    <t>East London</t>
+  </si>
+  <si>
+    <t>Graaff-Reinet</t>
+  </si>
+  <si>
+    <t>Grahamstown</t>
+  </si>
+  <si>
+    <t>Humansdorp</t>
+  </si>
+  <si>
+    <t>Joubertina</t>
+  </si>
+  <si>
+    <t>Kareedouw</t>
+  </si>
+  <si>
+    <t>Kirkwood</t>
+  </si>
+  <si>
+    <t>Middelburg</t>
+  </si>
+  <si>
+    <t>Patensie</t>
+  </si>
+  <si>
+    <t>Port Elizabeth</t>
+  </si>
+  <si>
+    <t>Somerset East</t>
+  </si>
+  <si>
+    <t>St Francis Bay</t>
+  </si>
+  <si>
+    <t>Storms River</t>
+  </si>
+  <si>
+    <t>Uitenhage</t>
+  </si>
+  <si>
+    <t>Southern Cape</t>
+  </si>
+  <si>
+    <t>Albertinia</t>
+  </si>
+  <si>
+    <t>Calitzdorp</t>
+  </si>
+  <si>
+    <t>De Rust</t>
+  </si>
+  <si>
+    <t>George</t>
+  </si>
+  <si>
+    <t>Herolds Bay</t>
+  </si>
+  <si>
+    <t>Hoekwil</t>
+  </si>
+  <si>
+    <t>Montagu</t>
+  </si>
+  <si>
+    <t>Mossel Bay</t>
+  </si>
+  <si>
+    <t>Natures Valley</t>
+  </si>
+  <si>
+    <t>Noll</t>
+  </si>
+  <si>
+    <t>Oudtshoorn</t>
+  </si>
+  <si>
+    <t>Sedgefield</t>
+  </si>
+  <si>
+    <t>Stilbaai</t>
+  </si>
+  <si>
+    <t>Uniondale</t>
+  </si>
+  <si>
+    <t>Waboomskraal</t>
+  </si>
+  <si>
+    <t>Wilderness</t>
+  </si>
+  <si>
+    <t>Western Cape</t>
+  </si>
+  <si>
+    <t>Ashton</t>
+  </si>
+  <si>
+    <t>Barrydale</t>
+  </si>
+  <si>
+    <t>Belville</t>
+  </si>
+  <si>
+    <t>Bettys Bay</t>
+  </si>
+  <si>
+    <t>Cape Town</t>
+  </si>
+  <si>
+    <t>Ceres</t>
+  </si>
+  <si>
+    <t>Durbanville</t>
+  </si>
+  <si>
+    <t>Grotto Bay</t>
+  </si>
+  <si>
+    <t>Macassar</t>
+  </si>
+  <si>
+    <t>Malmesbury</t>
+  </si>
+  <si>
+    <t>Moorreesburg</t>
+  </si>
+  <si>
+    <t>Observatory</t>
+  </si>
+  <si>
+    <t>Philadelphia</t>
+  </si>
+  <si>
+    <t>Piketberg</t>
+  </si>
+  <si>
+    <t>Plettenberg Bay</t>
+  </si>
+  <si>
+    <t>Prince Alfred Hamlet</t>
+  </si>
+  <si>
+    <t>Riebeeck Wes</t>
+  </si>
+  <si>
+    <t>Riversdale</t>
+  </si>
+  <si>
+    <t>Saldanha</t>
+  </si>
+  <si>
+    <t>Somerset West</t>
+  </si>
+  <si>
+    <t>Stellenbosch</t>
+  </si>
+  <si>
+    <t>Swellendam</t>
+  </si>
+  <si>
+    <t>Wellington</t>
+  </si>
+  <si>
+    <t>Witsand</t>
+  </si>
+  <si>
+    <t>Worcester</t>
+  </si>
+  <si>
+    <t>Yzerfontein</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-1C09]dd\ mmmm\ yyyy;@"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...10 lines deleted...]
-      <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...14 lines deleted...]
-      <left/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...13 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-      <top/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
-[...201 lines deleted...]
-      <right style="hair">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...12 lines deleted...]
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="hair">
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thick">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...5 lines deleted...]
-      <left style="medium">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thick">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="1" fontId="3" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="2" borderId="9" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...66 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1235,3420 +1096,1116 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD2E027D-CE42-4070-B151-9E45A45B289F}">
-  <dimension ref="A1:X55"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57E0DA4F-163D-4E25-BCD8-981EA5D12005}">
+  <dimension ref="A1:F64"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection sqref="A1:X1048576"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" style="4" bestFit="1" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="24" max="24" width="10.28515625" style="4" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="26.140625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="0.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="3.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="5.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="3.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="14.7109375" style="3" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="21" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="2" t="s">
+    </row>
+    <row r="2" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="4">
+        <f ca="1">TODAY()</f>
+        <v>46155</v>
+      </c>
+      <c r="E2" s="3"/>
+      <c r="F2" s="5">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="D2" s="4" t="s">
+      <c r="C3" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="8" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="10">
+        <v>10</v>
+      </c>
+      <c r="D4" s="11">
+        <v>11</v>
+      </c>
+      <c r="E4" s="12">
+        <v>12</v>
+      </c>
+      <c r="F4" s="13" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="15">
+        <v>6</v>
+      </c>
+      <c r="D5" s="16">
         <v>1</v>
       </c>
-      <c r="E2" s="4"/>
-[...17 lines deleted...]
-      <c r="X2" s="7" t="s">
+      <c r="E5" s="17">
+        <v>0</v>
+      </c>
+      <c r="F5" s="18">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="15">
+        <v>8</v>
+      </c>
+      <c r="D6" s="16">
+        <v>1</v>
+      </c>
+      <c r="E6" s="17">
+        <v>0</v>
+      </c>
+      <c r="F6" s="19">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="15">
+        <v>3</v>
+      </c>
+      <c r="D7" s="16">
+        <v>12</v>
+      </c>
+      <c r="E7" s="17">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="8" t="s">
+      <c r="F7" s="19">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" s="15">
+        <v>4</v>
+      </c>
+      <c r="D8" s="16">
+        <v>0</v>
+      </c>
+      <c r="E8" s="17">
+        <v>0</v>
+      </c>
+      <c r="F8" s="19">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="14" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="15">
+        <v>2</v>
+      </c>
+      <c r="D9" s="16">
+        <v>20</v>
+      </c>
+      <c r="E9" s="17">
+        <v>20</v>
+      </c>
+      <c r="F9" s="19">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="15">
+        <v>5</v>
+      </c>
+      <c r="D10" s="16">
+        <v>6</v>
+      </c>
+      <c r="E10" s="17">
+        <v>6</v>
+      </c>
+      <c r="F10" s="19">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="15">
+        <v>12</v>
+      </c>
+      <c r="D11" s="16">
+        <v>13</v>
+      </c>
+      <c r="E11" s="17">
+        <v>5</v>
+      </c>
+      <c r="F11" s="19">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="15">
+        <v>35</v>
+      </c>
+      <c r="D12" s="16">
+        <v>2</v>
+      </c>
+      <c r="E12" s="17">
+        <v>10</v>
+      </c>
+      <c r="F12" s="19">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C13" s="15">
+        <v>2</v>
+      </c>
+      <c r="D13" s="16">
+        <v>8</v>
+      </c>
+      <c r="E13" s="17">
+        <v>0</v>
+      </c>
+      <c r="F13" s="19">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" s="15">
+        <v>10</v>
+      </c>
+      <c r="D14" s="16">
+        <v>4</v>
+      </c>
+      <c r="E14" s="17">
         <v>3</v>
       </c>
-      <c r="C3" s="9">
-[...9 lines deleted...]
-      <c r="K3" s="12" t="s">
+      <c r="F14" s="19">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="15">
+        <v>0</v>
+      </c>
+      <c r="D15" s="16">
+        <v>3</v>
+      </c>
+      <c r="E15" s="17">
+        <v>30</v>
+      </c>
+      <c r="F15" s="19">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="15">
+        <v>25</v>
+      </c>
+      <c r="D16" s="16">
+        <v>14</v>
+      </c>
+      <c r="E16" s="17">
+        <v>5</v>
+      </c>
+      <c r="F16" s="19">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="15">
+        <v>0</v>
+      </c>
+      <c r="D17" s="16">
+        <v>26</v>
+      </c>
+      <c r="E17" s="17">
+        <v>15</v>
+      </c>
+      <c r="F17" s="19">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="15">
+        <v>3</v>
+      </c>
+      <c r="D18" s="16">
+        <v>1</v>
+      </c>
+      <c r="E18" s="17">
+        <v>12</v>
+      </c>
+      <c r="F18" s="19">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="C19" s="20">
+        <v>1</v>
+      </c>
+      <c r="D19" s="21">
+        <v>0</v>
+      </c>
+      <c r="E19" s="22">
+        <v>0</v>
+      </c>
+      <c r="F19" s="23">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="26"/>
+      <c r="C21" s="27">
+        <v>1</v>
+      </c>
+      <c r="D21" s="28">
         <v>4</v>
       </c>
-      <c r="L3" s="13"/>
-[...11 lines deleted...]
-      <c r="X3" s="15" t="s">
+      <c r="E21" s="29">
+        <v>0</v>
+      </c>
+      <c r="F21" s="18">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:24" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="16" t="s">
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C22" s="15">
+        <v>1</v>
+      </c>
+      <c r="D22" s="30">
+        <v>0</v>
+      </c>
+      <c r="E22" s="31">
+        <v>0</v>
+      </c>
+      <c r="F22" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C23" s="15">
+        <v>0</v>
+      </c>
+      <c r="D23" s="30">
         <v>6</v>
       </c>
-      <c r="C4" s="17" t="s">
+      <c r="E23" s="31">
+        <v>5</v>
+      </c>
+      <c r="F23" s="19">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C24" s="15">
+        <v>45</v>
+      </c>
+      <c r="D24" s="30">
+        <v>52</v>
+      </c>
+      <c r="E24" s="31">
+        <v>20</v>
+      </c>
+      <c r="F24" s="19">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="C25" s="15">
+        <v>0</v>
+      </c>
+      <c r="D25" s="30">
+        <v>0</v>
+      </c>
+      <c r="E25" s="31">
+        <v>10</v>
+      </c>
+      <c r="F25" s="19">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="15">
+        <v>0</v>
+      </c>
+      <c r="D26" s="30">
+        <v>0</v>
+      </c>
+      <c r="E26" s="31">
+        <v>0</v>
+      </c>
+      <c r="F26" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="15">
+        <v>5</v>
+      </c>
+      <c r="D27" s="30">
+        <v>45</v>
+      </c>
+      <c r="E27" s="31">
+        <v>9</v>
+      </c>
+      <c r="F27" s="19">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C28" s="15">
+        <v>0</v>
+      </c>
+      <c r="D28" s="30">
+        <v>0</v>
+      </c>
+      <c r="E28" s="31">
+        <v>0</v>
+      </c>
+      <c r="F28" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C29" s="15">
+        <v>0</v>
+      </c>
+      <c r="D29" s="30">
+        <v>0</v>
+      </c>
+      <c r="E29" s="31">
+        <v>0</v>
+      </c>
+      <c r="F29" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="14" t="s">
+        <v>31</v>
+      </c>
+      <c r="C30" s="15">
+        <v>0</v>
+      </c>
+      <c r="D30" s="30">
+        <v>0</v>
+      </c>
+      <c r="E30" s="31">
+        <v>0</v>
+      </c>
+      <c r="F30" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="C31" s="15">
+        <v>1</v>
+      </c>
+      <c r="D31" s="30">
+        <v>30</v>
+      </c>
+      <c r="E31" s="31">
+        <v>10</v>
+      </c>
+      <c r="F31" s="19">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="C32" s="15">
+        <v>5</v>
+      </c>
+      <c r="D32" s="30">
+        <v>13</v>
+      </c>
+      <c r="E32" s="31">
+        <v>4</v>
+      </c>
+      <c r="F32" s="19">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" s="15">
+        <v>1</v>
+      </c>
+      <c r="D33" s="30">
+        <v>0</v>
+      </c>
+      <c r="E33" s="31">
+        <v>10</v>
+      </c>
+      <c r="F33" s="19">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C34" s="15">
+        <v>1</v>
+      </c>
+      <c r="D34" s="30">
+        <v>1</v>
+      </c>
+      <c r="E34" s="31">
+        <v>0</v>
+      </c>
+      <c r="F34" s="19">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="C35" s="15">
+        <v>2</v>
+      </c>
+      <c r="D35" s="30">
+        <v>1</v>
+      </c>
+      <c r="E35" s="31">
+        <v>10</v>
+      </c>
+      <c r="F35" s="19">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C36" s="32">
+        <v>73</v>
+      </c>
+      <c r="D36" s="33">
+        <v>40</v>
+      </c>
+      <c r="E36" s="34">
+        <v>8</v>
+      </c>
+      <c r="F36" s="23">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="17.25" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="E37" s="25"/>
+      <c r="F37" s="25"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C38" s="27">
+        <v>11</v>
+      </c>
+      <c r="D38" s="36">
+        <v>8</v>
+      </c>
+      <c r="E38" s="37">
+        <v>0</v>
+      </c>
+      <c r="F38" s="18">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="14" t="s">
+        <v>40</v>
+      </c>
+      <c r="C39" s="15">
+        <v>2</v>
+      </c>
+      <c r="D39" s="16">
+        <v>13</v>
+      </c>
+      <c r="E39" s="17">
         <v>7</v>
       </c>
-      <c r="D4" s="17" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="17" t="s">
+      <c r="F39" s="19">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" s="15">
+        <v>25</v>
+      </c>
+      <c r="D40" s="16">
+        <v>55</v>
+      </c>
+      <c r="E40" s="17">
+        <v>5</v>
+      </c>
+      <c r="F40" s="19">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="14" t="s">
+        <v>42</v>
+      </c>
+      <c r="C41" s="15">
+        <v>80</v>
+      </c>
+      <c r="D41" s="16">
+        <v>50</v>
+      </c>
+      <c r="E41" s="17">
+        <v>13</v>
+      </c>
+      <c r="F41" s="19">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="C42" s="15">
+        <v>75</v>
+      </c>
+      <c r="D42" s="16">
+        <v>85</v>
+      </c>
+      <c r="E42" s="17">
+        <v>18</v>
+      </c>
+      <c r="F42" s="19">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C43" s="15">
+        <v>4</v>
+      </c>
+      <c r="D43" s="16">
+        <v>0</v>
+      </c>
+      <c r="E43" s="17">
+        <v>0</v>
+      </c>
+      <c r="F43" s="19">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="14" t="s">
+        <v>45</v>
+      </c>
+      <c r="C44" s="15">
+        <v>22</v>
+      </c>
+      <c r="D44" s="16">
+        <v>40</v>
+      </c>
+      <c r="E44" s="17">
+        <v>5</v>
+      </c>
+      <c r="F44" s="19">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C45" s="15">
+        <v>0</v>
+      </c>
+      <c r="D45" s="16">
+        <v>64</v>
+      </c>
+      <c r="E45" s="17">
+        <v>0</v>
+      </c>
+      <c r="F45" s="19">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="C46" s="15">
+        <v>35</v>
+      </c>
+      <c r="D46" s="16">
+        <v>15</v>
+      </c>
+      <c r="E46" s="17">
+        <v>2</v>
+      </c>
+      <c r="F46" s="19">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="14" t="s">
+        <v>48</v>
+      </c>
+      <c r="C47" s="15">
+        <v>30</v>
+      </c>
+      <c r="D47" s="16">
+        <v>70</v>
+      </c>
+      <c r="E47" s="17">
+        <v>11</v>
+      </c>
+      <c r="F47" s="19">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C48" s="15">
+        <v>50</v>
+      </c>
+      <c r="D48" s="16">
+        <v>18</v>
+      </c>
+      <c r="E48" s="17">
+        <v>5</v>
+      </c>
+      <c r="F48" s="19">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="C49" s="15">
+        <v>25</v>
+      </c>
+      <c r="D49" s="16">
+        <v>100</v>
+      </c>
+      <c r="E49" s="17">
+        <v>14</v>
+      </c>
+      <c r="F49" s="19">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" s="15">
+        <v>40</v>
+      </c>
+      <c r="D50" s="16">
+        <v>25</v>
+      </c>
+      <c r="E50" s="17">
+        <v>0</v>
+      </c>
+      <c r="F50" s="19">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C51" s="15">
+        <v>30</v>
+      </c>
+      <c r="D51" s="16">
+        <v>0</v>
+      </c>
+      <c r="E51" s="17">
+        <v>0</v>
+      </c>
+      <c r="F51" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" s="15">
+        <v>2</v>
+      </c>
+      <c r="D52" s="16">
+        <v>110</v>
+      </c>
+      <c r="E52" s="17">
+        <v>38</v>
+      </c>
+      <c r="F52" s="19">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="14" t="s">
+        <v>53</v>
+      </c>
+      <c r="C53" s="15">
+        <v>50</v>
+      </c>
+      <c r="D53" s="16">
+        <v>60</v>
+      </c>
+      <c r="E53" s="17">
+        <v>40</v>
+      </c>
+      <c r="F53" s="19">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="14" t="s">
+        <v>54</v>
+      </c>
+      <c r="C54" s="15">
+        <v>3</v>
+      </c>
+      <c r="D54" s="16">
+        <v>30</v>
+      </c>
+      <c r="E54" s="17">
+        <v>0</v>
+      </c>
+      <c r="F54" s="19">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C55" s="15">
+        <v>70</v>
+      </c>
+      <c r="D55" s="16">
+        <v>66</v>
+      </c>
+      <c r="E55" s="17">
+        <v>16</v>
+      </c>
+      <c r="F55" s="19">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C56" s="15">
+        <v>30</v>
+      </c>
+      <c r="D56" s="16">
+        <v>5</v>
+      </c>
+      <c r="E56" s="17">
+        <v>0</v>
+      </c>
+      <c r="F56" s="19">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C57" s="15">
+        <v>40</v>
+      </c>
+      <c r="D57" s="16">
+        <v>13</v>
+      </c>
+      <c r="E57" s="17">
+        <v>4</v>
+      </c>
+      <c r="F57" s="19">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C58" s="15">
+        <v>20</v>
+      </c>
+      <c r="D58" s="16">
+        <v>11</v>
+      </c>
+      <c r="E58" s="17">
+        <v>0</v>
+      </c>
+      <c r="F58" s="19">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C59" s="15">
+        <v>1</v>
+      </c>
+      <c r="D59" s="16">
+        <v>50</v>
+      </c>
+      <c r="E59" s="17">
         <v>10</v>
       </c>
-      <c r="G4" s="17" t="s">
-[...10 lines deleted...]
-      <c r="L4" s="17">
+      <c r="F59" s="19">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C60" s="15">
+        <v>30</v>
+      </c>
+      <c r="D60" s="16">
+        <v>15</v>
+      </c>
+      <c r="E60" s="17">
+        <v>5</v>
+      </c>
+      <c r="F60" s="19">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="C61" s="15">
+        <v>35</v>
+      </c>
+      <c r="D61" s="16">
+        <v>60</v>
+      </c>
+      <c r="E61" s="17">
+        <v>10</v>
+      </c>
+      <c r="F61" s="19">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="C62" s="15">
         <v>2</v>
       </c>
-      <c r="M4" s="17">
+      <c r="D62" s="16">
+        <v>20</v>
+      </c>
+      <c r="E62" s="17">
+        <v>4</v>
+      </c>
+      <c r="F62" s="19">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="14" t="s">
+        <v>63</v>
+      </c>
+      <c r="C63" s="15">
+        <v>30</v>
+      </c>
+      <c r="D63" s="16">
+        <v>75</v>
+      </c>
+      <c r="E63" s="17">
+        <v>0</v>
+      </c>
+      <c r="F63" s="19">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C64" s="20">
         <v>3</v>
       </c>
-      <c r="N4" s="17">
-[...1010 lines deleted...]
-      <c r="K20" s="49">
+      <c r="D64" s="21">
         <v>45</v>
       </c>
-      <c r="L20" s="50">
-[...2210 lines deleted...]
-        <v>722</v>
+      <c r="E64" s="22">
+        <v>0</v>
+      </c>
+      <c r="F64" s="23">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="K3:W3"/>
+  <mergeCells count="1">
+    <mergeCell ref="C3:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>