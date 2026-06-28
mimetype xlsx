--- v3 (2026-05-14)
+++ v4 (2026-06-28)
@@ -5,331 +5,203 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://rmd470-my.sharepoint.com/personal/dirk_rmd_co_za/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FF5A6E48-4327-41F3-9DA1-2EBF6BDAD6C4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{55BFC870-2B9D-42DF-9D2D-AE48908E9BCA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2070" yWindow="0" windowWidth="10695" windowHeight="15945" xr2:uid="{403DD387-C09E-42A9-8390-B06EB78A1846}"/>
+    <workbookView xWindow="1260" yWindow="720" windowWidth="16155" windowHeight="15150" xr2:uid="{912F2B9E-791F-4580-8ADE-F823E9AE4E68}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A2" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="20">
   <si>
     <t>RMD Rainfall</t>
   </si>
   <si>
     <t>DAILY RAINFALL FOR</t>
   </si>
   <si>
+    <t>JUNE</t>
+  </si>
+  <si>
+    <t>Cape Winter</t>
+  </si>
+  <si>
+    <t>Cape Rainfall</t>
+  </si>
+  <si>
     <t>MAY</t>
   </si>
   <si>
-    <t>Cape Winter</t>
-[...53 lines deleted...]
-    <t>Southern Cape</t>
+    <t>M/T</t>
+  </si>
+  <si>
+    <t>Totals</t>
   </si>
   <si>
     <t>Albertinia</t>
   </si>
   <si>
-    <t>Calitzdorp</t>
-[...46 lines deleted...]
-  <si>
     <t>Ashton</t>
   </si>
   <si>
-    <t>Barrydale</t>
-[...22 lines deleted...]
-  <si>
     <t>Malmesbury</t>
   </si>
   <si>
     <t>Moorreesburg</t>
   </si>
   <si>
-    <t>Observatory</t>
-[...1 lines deleted...]
-  <si>
     <t>Philadelphia</t>
   </si>
   <si>
     <t>Piketberg</t>
   </si>
   <si>
-    <t>Plettenberg Bay</t>
-[...4 lines deleted...]
-  <si>
     <t>Riebeeck Wes</t>
   </si>
   <si>
     <t>Riversdale</t>
   </si>
   <si>
     <t>Saldanha</t>
   </si>
   <si>
-    <t>Somerset West</t>
-[...4 lines deleted...]
-  <si>
     <t>Swellendam</t>
   </si>
   <si>
     <t>Wellington</t>
   </si>
   <si>
-    <t>Witsand</t>
-[...1 lines deleted...]
-  <si>
     <t>Worcester</t>
-  </si>
-[...1 lines deleted...]
-    <t>Yzerfontein</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[$-1C09]dd\ mmmm\ yyyy;@"/>
   </numFmts>
-  <fonts count="3" x14ac:knownFonts="1">
+  <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -346,463 +218,257 @@
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...1 lines deleted...]
-      </left>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
-        <color indexed="64"/>
-[...155 lines deleted...]
-      <right style="thick">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thick">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
-[...71 lines deleted...]
-      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="1" fontId="2" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="2" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1096,1116 +762,455 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57E0DA4F-163D-4E25-BCD8-981EA5D12005}">
-  <dimension ref="A1:F64"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0AA5176-C1B2-4FC3-AA8F-135E68215983}">
+  <dimension ref="A1:K16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J7" sqref="J7"/>
+      <selection activeCell="M7" sqref="M7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="26.140625" style="3" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="14.7109375" style="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="26.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="2" style="2" customWidth="1"/>
+    <col min="3" max="3" width="6.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="5" width="1.28515625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="4.28515625" style="2" customWidth="1"/>
+    <col min="7" max="8" width="5.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="5.140625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="5" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="14.7109375" style="4" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="4">
+    <row r="2" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5">
         <f ca="1">TODAY()</f>
-        <v>46155</v>
-[...2 lines deleted...]
-      <c r="F2" s="5">
+        <v>46185</v>
+      </c>
+      <c r="J2" s="4"/>
+      <c r="K2" s="6">
         <v>2026</v>
       </c>
     </row>
-    <row r="3" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="1" t="s">
+    <row r="3" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="F3" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="7"/>
-[...1 lines deleted...]
-      <c r="F3" s="8" t="s">
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="11" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:11" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C4" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D4" s="14"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="13">
+        <v>2</v>
+      </c>
+      <c r="G4" s="13">
+        <v>3</v>
+      </c>
+      <c r="H4" s="13">
+        <v>4</v>
+      </c>
+      <c r="I4" s="13">
+        <v>11</v>
+      </c>
+      <c r="J4" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="K4" s="17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A5" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="18">
+        <v>13</v>
+      </c>
+      <c r="D5" s="19"/>
+      <c r="F5" s="20">
+        <v>25</v>
+      </c>
+      <c r="G5" s="20">
+        <v>40</v>
+      </c>
+      <c r="H5" s="20">
+        <v>8</v>
+      </c>
+      <c r="I5" s="20">
+        <v>0</v>
+      </c>
+      <c r="J5" s="21">
+        <v>73</v>
+      </c>
+      <c r="K5" s="22">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A6" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" s="23">
+        <v>19</v>
+      </c>
+      <c r="D6" s="19"/>
+      <c r="F6" s="24">
+        <v>7</v>
+      </c>
+      <c r="G6" s="24">
+        <v>15</v>
+      </c>
+      <c r="H6" s="24">
+        <v>5</v>
+      </c>
+      <c r="I6" s="24">
+        <v>0</v>
+      </c>
+      <c r="J6" s="25">
+        <v>27</v>
+      </c>
+      <c r="K6" s="26">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A7" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="11">
+      <c r="C7" s="23">
+        <v>133.5</v>
+      </c>
+      <c r="D7" s="19"/>
+      <c r="F7" s="24">
+        <v>0</v>
+      </c>
+      <c r="G7" s="24">
+        <v>0</v>
+      </c>
+      <c r="H7" s="24">
+        <v>1</v>
+      </c>
+      <c r="I7" s="24">
+        <v>9</v>
+      </c>
+      <c r="J7" s="25">
+        <v>10</v>
+      </c>
+      <c r="K7" s="26">
+        <v>143.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A8" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="12">
+      <c r="C8" s="23">
+        <v>154</v>
+      </c>
+      <c r="D8" s="19"/>
+      <c r="F8" s="24">
+        <v>0</v>
+      </c>
+      <c r="G8" s="24">
+        <v>0</v>
+      </c>
+      <c r="H8" s="24">
+        <v>0</v>
+      </c>
+      <c r="I8" s="24">
+        <v>10</v>
+      </c>
+      <c r="J8" s="25">
+        <v>10</v>
+      </c>
+      <c r="K8" s="26">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="13" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="14" t="s">
+      <c r="C9" s="23">
+        <v>2</v>
+      </c>
+      <c r="D9" s="19"/>
+      <c r="F9" s="24">
+        <v>0</v>
+      </c>
+      <c r="G9" s="24">
+        <v>0</v>
+      </c>
+      <c r="H9" s="24">
+        <v>0</v>
+      </c>
+      <c r="I9" s="24">
+        <v>0</v>
+      </c>
+      <c r="J9" s="25">
+        <v>0</v>
+      </c>
+      <c r="K9" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A10" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="C10" s="23">
+        <v>198</v>
+      </c>
+      <c r="D10" s="19"/>
+      <c r="F10" s="24">
+        <v>0</v>
+      </c>
+      <c r="G10" s="24">
+        <v>2</v>
+      </c>
+      <c r="H10" s="24">
+        <v>0</v>
+      </c>
+      <c r="I10" s="24">
         <v>6</v>
       </c>
-      <c r="C5" s="15">
+      <c r="J10" s="25">
+        <v>8</v>
+      </c>
+      <c r="K10" s="26">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A11" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="23">
+        <v>112</v>
+      </c>
+      <c r="D11" s="19"/>
+      <c r="F11" s="24">
+        <v>0</v>
+      </c>
+      <c r="G11" s="24">
+        <v>0</v>
+      </c>
+      <c r="H11" s="24">
+        <v>0</v>
+      </c>
+      <c r="I11" s="24">
+        <v>8</v>
+      </c>
+      <c r="J11" s="25">
+        <v>8</v>
+      </c>
+      <c r="K11" s="26">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A12" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="23">
+        <v>82</v>
+      </c>
+      <c r="D12" s="19"/>
+      <c r="F12" s="24">
+        <v>30</v>
+      </c>
+      <c r="G12" s="24">
+        <v>50</v>
+      </c>
+      <c r="H12" s="24">
         <v>6</v>
       </c>
-      <c r="D5" s="16">
-[...5 lines deleted...]
-      <c r="F5" s="18">
+      <c r="I12" s="24">
+        <v>0</v>
+      </c>
+      <c r="J12" s="25">
+        <v>86</v>
+      </c>
+      <c r="K12" s="26">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A13" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="C13" s="23">
+        <v>37</v>
+      </c>
+      <c r="D13" s="19"/>
+      <c r="F13" s="24">
+        <v>0</v>
+      </c>
+      <c r="G13" s="24">
+        <v>0</v>
+      </c>
+      <c r="H13" s="24">
+        <v>0</v>
+      </c>
+      <c r="I13" s="24">
+        <v>0</v>
+      </c>
+      <c r="J13" s="25">
+        <v>0</v>
+      </c>
+      <c r="K13" s="26">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A14" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="23">
+        <v>26</v>
+      </c>
+      <c r="D14" s="19"/>
+      <c r="F14" s="24">
+        <v>25</v>
+      </c>
+      <c r="G14" s="24">
+        <v>25</v>
+      </c>
+      <c r="H14" s="24">
+        <v>6</v>
+      </c>
+      <c r="I14" s="24">
+        <v>0</v>
+      </c>
+      <c r="J14" s="25">
+        <v>56</v>
+      </c>
+      <c r="K14" s="26">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A15" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" s="23">
+        <v>100</v>
+      </c>
+      <c r="D15" s="19"/>
+      <c r="F15" s="24">
+        <v>0</v>
+      </c>
+      <c r="G15" s="24">
+        <v>0</v>
+      </c>
+      <c r="H15" s="24">
+        <v>0</v>
+      </c>
+      <c r="I15" s="24">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="14" t="s">
+      <c r="J15" s="25">
         <v>7</v>
       </c>
-      <c r="C6" s="15">
-[...16 lines deleted...]
-      <c r="C7" s="15">
+      <c r="K15" s="26">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A16" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="23">
+        <v>101</v>
+      </c>
+      <c r="D16" s="19"/>
+      <c r="F16" s="24">
         <v>3</v>
       </c>
-      <c r="D7" s="16">
-[...2 lines deleted...]
-      <c r="E7" s="17">
+      <c r="G16" s="24">
+        <v>30</v>
+      </c>
+      <c r="H16" s="24">
         <v>2</v>
       </c>
-      <c r="F7" s="19">
-[...75 lines deleted...]
-      <c r="C12" s="15">
+      <c r="I16" s="24">
+        <v>0</v>
+      </c>
+      <c r="J16" s="25">
         <v>35</v>
       </c>
-      <c r="D12" s="16">
-[...871 lines deleted...]
-        <v>69</v>
+      <c r="K16" s="26">
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="C3:E3"/>
+    <mergeCell ref="F3:J3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>